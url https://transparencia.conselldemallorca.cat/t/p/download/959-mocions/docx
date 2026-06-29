--- v0 (2026-05-13)
+++ v1 (2026-06-29)
@@ -52,50 +52,81 @@
         <w:trPr>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454750" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mocions per convocatòria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="39300" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denominació</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convocatòria Ple Ordinari 09-04-2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convocatòria Ple Ordinari  12-03-2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>